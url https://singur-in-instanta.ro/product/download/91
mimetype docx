--- v1 (2026-01-16)
+++ v2 (2026-10-12)
@@ -3167,69 +3167,91 @@
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>În cadrul probei cu expertiză</w:t>
       </w:r>
       <w:r w:rsidRPr="00B662A4">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B662A4">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>în specialitatea .....</w:t>
       </w:r>
       <w:r w:rsidRPr="00B662A4">
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>, solicităm încuviinţarea următoarelor obiective .....ꜜ⁾</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4A01A3" w14:textId="7A4CC6DD" w:rsidR="00C75881" w:rsidRDefault="00C75881" w:rsidP="00C75881">
+    <w:p w14:paraId="2C4A01A3" w14:textId="54CAA062" w:rsidR="00C75881" w:rsidRDefault="00C75881" w:rsidP="00C75881">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00B0F0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00B0F0"/>
         </w:rPr>
-        <w:t>ꜜ⁾ Alegeți specialitatea în conformitate cu clasificarea prevăzută în Ordinul Ministerului justiției nr.199/C/2010 pentru aprobarea Nomenclatorului specializărilor expertizei tehnice judiciare</w:t>
+        <w:t>ꜜ⁾ Alegeți specialitatea în conformitate cu clasificarea prevăzută în Ordinul Ministerului justiției nr.</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA285D" w:rsidRPr="00BA285D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BA285D" w:rsidRPr="00BA285D">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t>1190/C/13 iulie 2023</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="00B0F0"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pentru aprobarea Nomenclatorului specializărilor expertizei tehnice judiciare</w:t>
       </w:r>
       <w:r w:rsidR="00F01F01">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:color w:val="00B0F0"/>
         </w:rPr>
         <w:t>(de exemplu, în cazul partajului bunurilor, specialitatea evaluări proprietății imobiliare, evaluări bunuri mobile, contabilitate etc.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E2DA33B" w14:textId="77777777" w:rsidR="00C75881" w:rsidRPr="006309B6" w:rsidRDefault="00C75881" w:rsidP="00C75881">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -5294,93 +5316,95 @@
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2036886960">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="890851584">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1186483927">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1896621772">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1012027837">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="613635813">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="116"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00733169"/>
     <w:rsid w:val="00107FCB"/>
     <w:rsid w:val="00175E6D"/>
     <w:rsid w:val="0021290F"/>
     <w:rsid w:val="0028498D"/>
     <w:rsid w:val="002A26A1"/>
     <w:rsid w:val="00303135"/>
     <w:rsid w:val="003715C0"/>
     <w:rsid w:val="004471C5"/>
     <w:rsid w:val="004A0C18"/>
     <w:rsid w:val="00520167"/>
     <w:rsid w:val="00520A39"/>
     <w:rsid w:val="00583865"/>
     <w:rsid w:val="00646AB0"/>
     <w:rsid w:val="00671158"/>
     <w:rsid w:val="006C13EE"/>
     <w:rsid w:val="00733169"/>
     <w:rsid w:val="00772AC0"/>
     <w:rsid w:val="007E2713"/>
     <w:rsid w:val="00845090"/>
     <w:rsid w:val="008876D6"/>
     <w:rsid w:val="00955B4B"/>
+    <w:rsid w:val="009C0CB3"/>
     <w:rsid w:val="009D388E"/>
     <w:rsid w:val="00A40D01"/>
     <w:rsid w:val="00A70830"/>
     <w:rsid w:val="00AE2395"/>
     <w:rsid w:val="00AF544A"/>
     <w:rsid w:val="00B14425"/>
     <w:rsid w:val="00B42FCC"/>
     <w:rsid w:val="00B60FFA"/>
+    <w:rsid w:val="00BA285D"/>
     <w:rsid w:val="00BC4F2D"/>
     <w:rsid w:val="00BF6B8E"/>
     <w:rsid w:val="00C75881"/>
     <w:rsid w:val="00C93241"/>
     <w:rsid w:val="00CB44E1"/>
     <w:rsid w:val="00CB7C7E"/>
     <w:rsid w:val="00D27CC0"/>
     <w:rsid w:val="00D63F14"/>
     <w:rsid w:val="00E82290"/>
     <w:rsid w:val="00EC3DA1"/>
     <w:rsid w:val="00F01F01"/>
     <w:rsid w:val="00F27787"/>
     <w:rsid w:val="00F53478"/>
     <w:rsid w:val="00F7640A"/>
     <w:rsid w:val="00F82EF4"/>
     <w:rsid w:val="00FA6826"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
@@ -6327,76 +6351,76 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2090</Words>
-  <Characters>12124</Characters>
+  <Words>2091</Words>
+  <Characters>12134</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>101</Lines>
   <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titlu</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14186</CharactersWithSpaces>
+  <CharactersWithSpaces>14197</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ioana Anghel</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>